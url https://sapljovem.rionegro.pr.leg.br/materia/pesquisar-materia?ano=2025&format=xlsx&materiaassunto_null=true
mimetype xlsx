--- v0 (2025-12-17)
+++ v1 (2026-05-02)
@@ -54,334 +54,334 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDI</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vitor Cordeiro</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2/ind._01.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2/ind._01.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, que seja viabilizada a abertura do Ginásio Municipal também aos domingos, em horários previamente definidos e organizados.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>João Paulo Elias</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3/ind._02.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3/ind._02.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, que seja viabilizada melhorias na iluminação pública das comunidades do interior do município, que se encontram em situação precária.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nicole Caroline dos Santos Barboza</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_03_parlamento_jovem_1.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_03_parlamento_jovem_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, que seja feito o asfaltamento da Rua Fausto Pereira, Bairro Volta Grande.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Tiffany  Kaszpczak</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/5/ind._04.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/5/ind._04.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a viabilização de passes escolares destinados a estudantes moradores de localidades afastadas, para deslocamento no contraturno e cursos profissionalizantes.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nicolas Pereira Stoeberl</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/6/ind._05.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/6/ind._05.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a viabilização da implantação de um canil público no município, com o objetivo de acolher, tratar e promover a adoção responsável de cães em situação de rua.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Eduardo Kennedy</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/7/ind._06.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/7/ind._06.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a viabilização da criação de programas gratuitos de atividades esportivas e recreativas, voltados a crianças, adolescentes, jovens e idosos em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Gabriel Pereira Schewingert</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_07___gabriel_pereira_schewingert_parlamento_jovem.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_07___gabriel_pereira_schewingert_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a ampliação das medidas de acessibilidade nas escolas da rede municipal de ensino, garantindo plenas condições de inclusão e mobilidade às pessoas com deficiência (PCDs).</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Pietro Antônio</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/9/ind._08.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/9/ind._08.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a análise da possibilidade de inclusão de linha de transporte coletivo (lotação) com parada no Bairro Tijuco Preto, especialmente nos horários de pico, visando atender trabalhadores da região.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_09._nicole._parlamento_jovem.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_09._nicole._parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, estudos de Infraestrutura Urbana, com a construção e manutenção de calçadas largas, niveladas e sem buracos. Instalação de rampas de acesso em todas as esquinas e em prédios públicos/privados. Criação de banheiros públicos adaptados em praças e locais de grande movimento. Rebaixamento de guias em faixas de pedestres para travessias seguras.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/11/ind._10.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/11/ind._10.pdf</t>
   </si>
   <si>
     <t>Solicito à Prefeitura Municipal a instalação de um ponto de ônibus coberto no ponto de embarque escolar localizado no bairro Tijuco Preto, Rua Sebastião Hélio Veiga, às margens da BR.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/13/ind.11.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/13/ind.11.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo para estudos de desenvolvimento de um projeto de arborização nas escolas, promovendo a sustentabilidade, o embelezamento dos espaços escolares e a conscientização ambiental entre os estudantes</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/14/ind._12.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/14/ind._12.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora desta Casa de Leis a presença de intérprete de Libras nas sessões.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luana Teixeira da Cruz</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/15/ind._13.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/15/ind._13.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade para a criação de um projeto de apresentações teatrais nas escolas da rede pública municipal, com enfoque em temas sociais e de cidadania.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_14_gabriel_parlamento_jovem_reconhecimento_para_alunos_destaques.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_14_gabriel_parlamento_jovem_reconhecimento_para_alunos_destaques.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade para a realização de reuniões periódicas e a criação de um programa de reconhecimento e valorização dos alunos destaques das redes municipais e estaduais de ensino.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/17/ind._15.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/17/ind._15.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo para estudos de desenvolvimento de um projeto de Bibliotecas Itinerantes/Móveis, levando livros e atividades de leitura a diferentes bairros e comunidades, ampliando o acesso à educação e à cultura.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/18/ind._16.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/18/ind._16.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, a repintura das faixas de pedestres da cidade, especialmente aquelas que apresentam a tinta gasta, garantindo maior segurança e visibilidade no trânsito.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/19/ind._17.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/19/ind._17.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, o conserto do telhado da Biblioteca Pública de Rio Negro, a fim de evitar danos ao acervo de livros e garantir a preservação do patrimônio público.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/20/ind._18.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/20/ind._18.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, a reforma da praça localizada na Rua Severo de Almeida (Rua 94), em razão do desgaste dos equipamentos e da necessidade de garantir segurança aos usuários.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_19_nicole_barboza.docx.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_19_nicole_barboza.docx.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação Nº 03/2025 solicita ao Executivo Municipal, por meio da Secretaria competente, que seja feito o asfaltamento da Rua Fausto Pereira, Bairro Volta Grande.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/22/ind._20.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/22/ind._20.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, a implantação e/ou melhorias no sistema de saneamento básico no Bairro Tijuco Preto.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_21_gabriel_pereira_schewingert.docx.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_21_gabriel_pereira_schewingert.docx.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, a criação de políticas públicas de acolhimento para cidadãos em situação de rua.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Saulo Lemes</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/24/ind._22.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/24/ind._22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio da Secretaria competente, que estude a criação de uma linha de ônibus gratuita, nos finais de semana, para levar a comunidade até o Parque Seminário Seráfico.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/25/ind._23.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/25/ind._23.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que dê mais apoio e valorização às fanfarras dos colégios de Rio Negro/PR, incluindo a realização de um Campeonato Municipal de Fanfarras e a participação em aberturas de eventos oficiais.</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/1/req._01-25_eleicao_mesa_diretora.docx.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/1/req._01-25_eleicao_mesa_diretora.docx.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE CHAPAS PARA ELEIÇÃO DA MESA DIRETORA_x000D_
 CHAPA 01 – JUVENTUDE_x000D_
  Presidente: NICOLAS_x000D_
  Vice-Presidente: TIFFANY_x000D_
  1º Secretário: JOÃO_x000D_
  2º Secretário: EDUARDO_x000D_
 CHAPA 02_x000D_
  Presidente: VITOR_x000D_
  Vice-Presidente: PIETRO_x000D_
  1ª Secretária: MANUELA_x000D_
  2º Secretário: GABRIEL</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento__jovem_parlamentar_._vitor_1.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento__jovem_parlamentar_._vitor_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Legislativo Municipal, por meio da Mesa Diretora, a realização de um programa/campanha sobre o lixo em nossa cidade, com a participação dos Jovens Parlamentares, entidades e associações ligadas à rede de coleta e reciclagem.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_03.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aprovação em regime de  urgência e dispensa de parecer do  projeto de lei nº 1/2025</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Eduardo Kennedy, Gabriel Pereira Schewingert, João Paulo Elias, Luana Teixeira da Cruz, Manuella de Lima, Nicolas Pereira Stoeberl, Nicole Caroline dos Santos Barboza, Pietro Antônio, Saulo Lemes, Tiffany  Kaszpczak, Vitor Cordeiro</t>
   </si>
   <si>
-    <t>https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pl_01_parlamento_jovem.pdf</t>
+    <t>http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pl_01_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Rio Negro, a “Semana do Livro e da Leitura e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -688,68 +688,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2/ind._01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3/ind._02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_03_parlamento_jovem_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/5/ind._04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/6/ind._05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/7/ind._06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_07___gabriel_pereira_schewingert_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/9/ind._08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_09._nicole._parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/11/ind._10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/13/ind.11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/14/ind._12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/15/ind._13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_14_gabriel_parlamento_jovem_reconhecimento_para_alunos_destaques.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/17/ind._15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/18/ind._16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/19/ind._17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/20/ind._18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_19_nicole_barboza.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/22/ind._20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_21_gabriel_pereira_schewingert.docx.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/24/ind._22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/25/ind._23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/1/req._01-25_eleicao_mesa_diretora.docx.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento__jovem_parlamentar_._vitor_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pl_01_parlamento_jovem.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/2/ind._01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/3/ind._02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_03_parlamento_jovem_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/5/ind._04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/6/ind._05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/7/ind._06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_07___gabriel_pereira_schewingert_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/9/ind._08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_09._nicole._parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/11/ind._10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/13/ind.11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/14/ind._12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/15/ind._13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_14_gabriel_parlamento_jovem_reconhecimento_para_alunos_destaques.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/17/ind._15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/18/ind._16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/19/ind._17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/20/ind._18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_19_nicole_barboza.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/22/ind._20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_21_gabriel_pereira_schewingert.docx.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/24/ind._22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/25/ind._23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/1/req._01-25_eleicao_mesa_diretora.docx.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento__jovem_parlamentar_._vitor_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.rionegro.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pl_01_parlamento_jovem.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>